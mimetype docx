--- v0 (2026-06-23)
+++ v1 (2026-09-12)
@@ -1,549 +1,3064 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...3 lines deleted...]
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="page1"/>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
-        <w:drawing>
-[...58 lines deleted...]
-        </w:drawing>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="header"/>
+      <w:bookmarkStart w:id="1" w:name="primary_doc.xml.htm"/>
+      <w:bookmarkStart w:id="2" w:name="ksprimary_doc"/>
+      <w:bookmarkStart w:id="3" w:name="header"/>
+      <w:bookmarkStart w:id="4" w:name="primary_doc.xml.htm"/>
+      <w:bookmarkStart w:id="5" w:name="ksprimary_doc"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2255"/>
+        <w:gridCol w:w="5564"/>
+        <w:gridCol w:w="2386"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2255" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Form 144 Filer Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5564" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UNITED STATES </w:t>
+              <w:br/>
+              <w:t xml:space="preserve">SECURITIES AND EXCHANGE COMMISSION </w:t>
+              <w:br/>
+              <w:t xml:space="preserve">Washington, D.C. 20549 </w:t>
+              <w:br/>
+              <w:br/>
+              <w:t xml:space="preserve">Form 144 </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NOTICE OF PROPOSED SALE OF SECURITIES </w:t>
+              <w:br/>
+              <w:t xml:space="preserve">PURSUANT TO RULE 144 UNDER THE SECURITIES ACT OF 1933 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2386" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2255" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>FORM 144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5564" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2386" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1134" w:right="567" w:gutter="0" w:header="0" w:top="567" w:footer="0" w:bottom="567"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>144: Filer Information</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5307" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3316"/>
+        <w:gridCol w:w="1991"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Filer CIK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0001839516</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Filer CCC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>XXXXXXXX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Is this a LIVE or TEST Filing? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="152400" cy="152400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1" name="Image1" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name="Image1" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId2"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="152400" cy="152400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LIVE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="152400" cy="152400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2" name="Image2" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2" name="Image2" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId3"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="152400" cy="152400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> TEST </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Heading4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+              </w:rPr>
+              <w:t>Submission Contact Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>E-Mail Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TextBody"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="283"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:left="1134" w:right="567" w:gutter="0" w:header="0" w:top="567" w:footer="0" w:bottom="567"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>144: Issuer Information</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...102 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
-        <w:t>This format is in the process of being created from the filing. Please check back shortly.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="submissionInformation"/>
+      <w:bookmarkStart w:id="7" w:name="submissionInformation"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5939"/>
+        <w:gridCol w:w="4266"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5939" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Name of Issuer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4266" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Tarsus Pharmaceuticals, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5939" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>SEC File Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4266" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>001-39614</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5939" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Address of Issuer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4266" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>15440 LAGUNA CANYON ROAD</w:t>
+              <w:br/>
+              <w:t>IRVINE</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">CALIFORNIA </w:t>
+              <w:br/>
+              <w:t>92618</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5939" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4266" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(949) 409-9820</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5939" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Name of Person for Whose Account the Securities are To Be Sold</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4266" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Whitfield Dianne C.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10205" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">See the definition of "person" in paragraph (a) of Rule 144. Information is to be given not only as to the person for whose account the securities are to be sold but also as to all other persons included in that definition. In addition, information shall be given as to sales by all persons whose sales are required by paragraph (e) of Rule 144 to be aggregated with sales for the account of the person filing this notice. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5939" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Relationship to Issuer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4266" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>144: Securities Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="submissionInformation1"/>
+      <w:bookmarkStart w:id="9" w:name="submissionInformation1"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1578"/>
+        <w:gridCol w:w="1555"/>
+        <w:gridCol w:w="1168"/>
+        <w:gridCol w:w="1377"/>
+        <w:gridCol w:w="1552"/>
+        <w:gridCol w:w="1567"/>
+        <w:gridCol w:w="1408"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1578" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Title of the Class of Securities To Be Sold</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Name and Address of the Broker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Number of Shares or Other Units To Be Sold</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Aggregate Market Value</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1552" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Number of Shares or Other Units Outstanding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Approximate Date of Sale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1408" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Name the Securities Exchange</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1578" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Common</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Fidelity Brokerage Services LLC</w:t>
+              <w:br/>
+              <w:t>900 Salem Street</w:t>
+              <w:br/>
+              <w:t>Smithfield   RI   02917</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>4174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1377" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>279653.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1552" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>42557492</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>03/19/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1408" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>NASDAQ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TextBody"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="283"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TextBody"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Furnish the following information with respect to the acquisition of the securities to be sold and with respect to the payment of all or any part of the purchase price or other consideration therefor: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>144: Securities To Be Sold</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="securitiesToBeSold"/>
+      <w:bookmarkStart w:id="11" w:name="securitiesToBeSold"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1092"/>
+        <w:gridCol w:w="1105"/>
+        <w:gridCol w:w="1430"/>
+        <w:gridCol w:w="1151"/>
+        <w:gridCol w:w="516"/>
+        <w:gridCol w:w="1105"/>
+        <w:gridCol w:w="1150"/>
+        <w:gridCol w:w="1046"/>
+        <w:gridCol w:w="1610"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1092" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Title of the Class</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Date you Acquired</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Nature of Acquisition Transaction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Name of Person from Whom Acquired</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Is this a Gift?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Date Donor Acquired</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Amount of Securities Acquired</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Date of Payment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1610" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nature of Payment </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1092" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Common</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>03/18/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Restricted Stock Vesting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Issuer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="3" name="Image3" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="3" name="Image3" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>4174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1046" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>03/18/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1610" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Compensation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TextBody"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TextBody"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> If the securities were purchased and full payment therefor was not made in cash at the time of purchase, explain in the table or in a note thereto the nature of the consideration given. If the consideration consisted of any note or other obligation, or if payment was made in installments describe the arrangement and state when the note or other obligation was discharged in full or the last installment paid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TextBody"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TextBody"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="283"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TextBody"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Furnish the following information as to all securities of the issuer sold during the past 3 months by the person for whose account the securities are to be sold. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>144: Securities Sold During The Past 3 Months</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="submissionInformation2"/>
+      <w:bookmarkStart w:id="13" w:name="submissionInformation2"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2896"/>
+        <w:gridCol w:w="2950"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="1564"/>
+        <w:gridCol w:w="1849"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2896" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Name and Address of Seller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Title of Securities Sold</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Date of Sale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Amount of Securities Sold</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
+              <w:suppressLineNumbers/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Gross Proceeds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2896" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Dianne C. Whitfield</w:t>
+              <w:br/>
+              <w:t>15440 Laguna Canyon Road</w:t>
+              <w:br/>
+              <w:t>Suite 160</w:t>
+              <w:br/>
+              <w:t>Irvine   CA   92618</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Common</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>01/02/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>15565</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1255687.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2896" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Dianne C. Whitfield</w:t>
+              <w:br/>
+              <w:t>15440 Laguna Canyon Road</w:t>
+              <w:br/>
+              <w:t>Suite 160</w:t>
+              <w:br/>
+              <w:t>Irvine   CA   92618</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Common</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>03/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>4029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>279671.82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2896" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Dianne C. Whitfield</w:t>
+              <w:br/>
+              <w:t>15440 Laguna Canyon Road</w:t>
+              <w:br/>
+              <w:t>Suite 160</w:t>
+              <w:br/>
+              <w:t>Irvine   CA   92618</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Common</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>03/18/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>4071</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>279717.60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>144: Remarks and Signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="submissionInformation3"/>
+      <w:bookmarkStart w:id="15" w:name="submissionInformation3"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1723"/>
+        <w:gridCol w:w="8482"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1723" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Remarks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8482" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Sale includes an amount necessary to cover a tax obligation resulting from the settlement of a vested equity award distribution.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1723" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Date of Notice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8482" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>03/19/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10205" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Heading4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+              </w:rPr>
+              <w:t>ATTENTION:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10205" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The person for whose account the securities to which this notice relates are to be sold hereby represents by signing this notice that he does not know any material adverse information in regard to the current and prospective operations of the Issuer of the securities to be sold which has not been publicly disclosed. If such person has adopted a written trading plan or given trading instructions to satisfy Rule 10b5-1 under the Exchange Act, by signing the form and indicating the date that the plan was adopted or the instruction given, that person makes such representation as of the plan adoption or instruction date. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1723" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8482" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>/s/ Emily Navaro, as a duly authorized representative of Fidelity Brokerage Services LLC, as attorney-in-fact for Dianne C. Whitfield.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10205" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Heading4"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+              </w:rPr>
+              <w:t>ATTENTION: Intentional misstatements or omission of facts constitute Federal Criminal Violations (See 18 U.S.C. 1001)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TextBody"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="283"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
-[...3 lines deleted...]
-      <w:pgMar w:left="1300" w:top="1440" w:right="1440" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:left="1134" w:right="567" w:gutter="0" w:header="0" w:top="567" w:footer="0" w:bottom="567"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Liberation Sans Unicode MS">
+    <w:charset w:val="01"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-[...1 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:defaultTabStop w:val="1134"/>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
-  <w:themeFontLang w:val="en-US"/>
-[...2 lines deleted...]
-  <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Tahoma" w:cs="Noto Sans Devanagari"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...138 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Tahoma" w:cs="Noto Sans Devanagari"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Heading"/>
+    <w:next w:val="TextBody"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans Unicode MS" w:hAnsi="Liberation Sans Unicode MS"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Heading"/>
+    <w:next w:val="TextBody"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Tahoma" w:cs="Noto Sans Devanagari"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="character" w:styleId="EndnoteCharacters">
+    <w:name w:val="Endnote Characters"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteCharacters">
+    <w:name w:val="Footnote Characters"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="InternetLink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HorizontalLine">
+    <w:name w:val="Horizontal Line"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TextBody"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="double" w:sz="2" w:space="0" w:color="808080"/>
+      </w:pBdr>
+      <w:spacing w:before="0" w:after="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="12"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TextBody">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="283"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sender">
+    <w:name w:val="Envelope Return"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableContents">
+    <w:name w:val="Table Contents"/>
+    <w:basedOn w:val="TextBody"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1134"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1134"/>
+        <w:tab w:val="center" w:pos="4818" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9637" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1134"/>
+        <w:tab w:val="center" w:pos="4818" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9637" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TextBody"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans Devanagari"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="TextBody"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableHeading">
+    <w:name w:val="Table Heading"/>
+    <w:basedOn w:val="TableContents"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/radio-checked.jpg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/radio-unchecked.jpg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
+</Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template/>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/7.3.7.2$Linux_X86_64 LibreOffice_project/30$Build-2</Application>
+  <AppVersion></AppVersion>
   <Pages>1</Pages>
-  <Words>0</Words>
-[...26 lines deleted...]
-  <AppVersion></AppVersion>
+  <Words>670</Words>
+  <Characters>3447</Characters>
+  <CharactersWithSpaces>4055</CharactersWithSpaces>
+  <Paragraphs>96</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Windows User</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>en-US</dc:language>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>